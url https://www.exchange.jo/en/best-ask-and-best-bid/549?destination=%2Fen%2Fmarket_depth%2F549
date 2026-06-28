--- v0 (2026-05-07)
+++ v1 (2026-06-28)
@@ -414,83 +414,83 @@
     <col min="6" max="6" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B2">
-        <v>31282</v>
+        <v>21624</v>
       </c>
       <c r="C2">
         <v>0.28</v>
       </c>
       <c r="D2">
         <v>0.3</v>
       </c>
       <c r="E2">
-        <v>16068</v>
+        <v>16623</v>
       </c>
       <c r="F2">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B3">
-        <v>7675</v>
+        <v>7655</v>
       </c>
       <c r="C3">
         <v>0.27</v>
       </c>
       <c r="D3">
         <v>0.31</v>
       </c>
       <c r="E3">
-        <v>7076</v>
+        <v>8445</v>
       </c>
       <c r="F3">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>5000</v>
       </c>
       <c r="C4">
         <v>0.26</v>
       </c>
       <c r="D4">
         <v>0.32</v>
       </c>
       <c r="E4">
         <v>10805</v>
       </c>
       <c r="F4">
         <v>5</v>
       </c>
     </row>