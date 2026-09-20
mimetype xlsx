--- v0 (2026-07-20)
+++ v1 (2026-09-20)
@@ -417,60 +417,60 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>397</v>
+        <v>50</v>
       </c>
       <c r="C2">
-        <v>1.21</v>
+        <v>1.33</v>
       </c>
       <c r="D2">
-        <v>1.33</v>
+        <v>1.45</v>
       </c>
       <c r="E2">
-        <v>1103</v>
+        <v>15</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>0</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
     </row>