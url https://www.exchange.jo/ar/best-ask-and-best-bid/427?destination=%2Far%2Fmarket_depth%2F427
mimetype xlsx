--- v0 (2026-08-10)
+++ v1 (2026-10-17)
@@ -414,120 +414,120 @@
     <col min="6" max="6" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B2">
-        <v>689</v>
+        <v>712</v>
       </c>
       <c r="C2">
-        <v>1.78</v>
+        <v>1.8</v>
       </c>
       <c r="D2">
-        <v>1.85</v>
+        <v>1.84</v>
       </c>
       <c r="E2">
-        <v>2269</v>
+        <v>4845</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
-        <v>200</v>
+        <v>1424</v>
       </c>
       <c r="C3">
-        <v>1.75</v>
+        <v>1.79</v>
       </c>
       <c r="D3">
-        <v>1.9</v>
+        <v>1.89</v>
       </c>
       <c r="E3">
-        <v>10100</v>
+        <v>1000</v>
       </c>
       <c r="F3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
-        <v>50</v>
+        <v>813</v>
       </c>
       <c r="C4">
-        <v>1.69</v>
+        <v>1.7</v>
       </c>
       <c r="D4">
-        <v>1.91</v>
+        <v>1.9</v>
       </c>
       <c r="E4">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="C5">
-        <v>1.68</v>
+        <v>1.65</v>
       </c>
       <c r="D5">
-        <v>2</v>
+        <v>1.95</v>
       </c>
       <c r="E5">
         <v>3113</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>0</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">