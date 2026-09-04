--- v0 (2026-06-28)
+++ v1 (2026-09-04)
@@ -414,126 +414,126 @@
     <col min="6" max="6" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B2">
-        <v>780</v>
+        <v>3230</v>
       </c>
       <c r="C2">
         <v>0.98</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>567</v>
+        <v>730</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>10066</v>
+        <v>4000</v>
       </c>
       <c r="C3">
         <v>0.97</v>
       </c>
       <c r="D3">
         <v>1.01</v>
       </c>
       <c r="E3">
-        <v>814</v>
+        <v>1264</v>
       </c>
       <c r="F3">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B4">
-        <v>375</v>
+        <v>0</v>
       </c>
       <c r="C4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="D4">
         <v>1.02</v>
       </c>
       <c r="E4">
-        <v>500</v>
+        <v>650</v>
       </c>
       <c r="F4">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B5">
-        <v>1050</v>
+        <v>0</v>
       </c>
       <c r="C5">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="D5">
         <v>1.03</v>
       </c>
       <c r="E5">
-        <v>2500</v>
+        <v>500</v>
       </c>
       <c r="F5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>0</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>1.04</v>
       </c>
       <c r="E6">
         <v>500</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>